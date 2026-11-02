--- v0 (2026-09-03)
+++ v1 (2026-11-02)
@@ -1,88 +1,280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="do-dodania" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="80">
   <si>
     <t>kod</t>
   </si>
   <si>
     <t>ean</t>
   </si>
   <si>
     <t>producent</t>
   </si>
   <si>
     <t>nazwa</t>
   </si>
   <si>
     <t>sklep</t>
   </si>
   <si>
     <t>biostima_pl</t>
   </si>
   <si>
     <t>mnożnik</t>
   </si>
   <si>
     <t>synchro</t>
   </si>
   <si>
-    <t>YAN115A</t>
-[...11 lines deleted...]
-    <t>[29,90]</t>
+    <t>ALI085A</t>
+  </si>
+  <si>
+    <t>"5903242585098"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>ALINESS RevitalHair 60 kaps.</t>
+  </si>
+  <si>
+    <t>[42,90]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MEH020A</t>
+  </si>
+  <si>
+    <t>"5903968202583"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MEDICA HERBS Diglicynian Magnezu 860 mg 60 kaps.</t>
+  </si>
+  <si>
+    <t>[17,99]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYV119B</t>
+  </si>
+  <si>
+    <t>"5903021593948"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYVITA Witamina D3 4000 IU Naturalne Żelki 120 szt.</t>
+  </si>
+  <si>
+    <t>[44,99]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYV120B</t>
+  </si>
+  <si>
+    <t>"5903021593931"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYVITA Witamina D3 4000 IU Naturalne Żelki 60 szt.</t>
+  </si>
+  <si>
+    <t>[29,99]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYV178</t>
+  </si>
+  <si>
+    <t>"5903021594020"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYVITA Kreatyna Monohydrat Żelki 120 szt.</t>
+  </si>
+  <si>
+    <t>[59,00]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYV179</t>
+  </si>
+  <si>
+    <t>"5903021594013"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYVITA Kreatyna Monohydrat Żelki 60 szt.</t>
+  </si>
+  <si>
+    <t>[35,00]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYV180A</t>
+  </si>
+  <si>
+    <t>"5903021594051"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYVITA Magnez Naturalne Żelki 120 szt.</t>
+  </si>
+  <si>
+    <t>[45,00]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYV181A</t>
+  </si>
+  <si>
+    <t>"5903021594044"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>MYVITA Magnez Naturalne Żelki 60 szt.</t>
+  </si>
+  <si>
+    <t>[34,00]</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>PAN005B</t>
+  </si>
+  <si>
+    <t>"5904194066109"</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>PANASEUS Grzyby Witalne 50 kaps.</t>
+  </si>
+  <si>
+    <t>[41,90]</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="3">
     <font>
       <sz val="11"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -208,29 +400,237 @@
       <c r="A2" t="s" s="2">
         <v>8</v>
       </c>
       <c r="B2" t="s" s="2">
         <v>9</v>
       </c>
       <c r="C2" t="s" s="2">
         <v>10</v>
       </c>
       <c r="D2" t="s" s="2">
         <v>11</v>
       </c>
       <c r="E2" t="s" s="2">
         <v>12</v>
       </c>
       <c r="F2" t="s" s="2">
         <v>13</v>
       </c>
       <c r="G2" t="s" s="2">
         <v>14</v>
       </c>
       <c r="H2" t="s" s="2">
         <v>15</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s" s="3">
+        <v>16</v>
+      </c>
+      <c r="B3" t="s" s="3">
+        <v>17</v>
+      </c>
+      <c r="C3" t="s" s="3">
+        <v>18</v>
+      </c>
+      <c r="D3" t="s" s="3">
+        <v>19</v>
+      </c>
+      <c r="E3" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="F3" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="G3" t="s" s="3">
+        <v>22</v>
+      </c>
+      <c r="H3" t="s" s="3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B4" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s" s="2">
+        <v>26</v>
+      </c>
+      <c r="D4" t="s" s="2">
+        <v>27</v>
+      </c>
+      <c r="E4" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="F4" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="G4" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="H4" t="s" s="2">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s" s="3">
+        <v>32</v>
+      </c>
+      <c r="B5" t="s" s="3">
+        <v>33</v>
+      </c>
+      <c r="C5" t="s" s="3">
+        <v>34</v>
+      </c>
+      <c r="D5" t="s" s="3">
+        <v>35</v>
+      </c>
+      <c r="E5" t="s" s="3">
+        <v>36</v>
+      </c>
+      <c r="F5" t="s" s="3">
+        <v>37</v>
+      </c>
+      <c r="G5" t="s" s="3">
+        <v>38</v>
+      </c>
+      <c r="H5" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s" s="2">
+        <v>40</v>
+      </c>
+      <c r="B6" t="s" s="2">
+        <v>41</v>
+      </c>
+      <c r="C6" t="s" s="2">
+        <v>42</v>
+      </c>
+      <c r="D6" t="s" s="2">
+        <v>43</v>
+      </c>
+      <c r="E6" t="s" s="2">
+        <v>44</v>
+      </c>
+      <c r="F6" t="s" s="2">
+        <v>45</v>
+      </c>
+      <c r="G6" t="s" s="2">
+        <v>46</v>
+      </c>
+      <c r="H6" t="s" s="2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s" s="3">
+        <v>48</v>
+      </c>
+      <c r="B7" t="s" s="3">
+        <v>49</v>
+      </c>
+      <c r="C7" t="s" s="3">
+        <v>50</v>
+      </c>
+      <c r="D7" t="s" s="3">
+        <v>51</v>
+      </c>
+      <c r="E7" t="s" s="3">
+        <v>52</v>
+      </c>
+      <c r="F7" t="s" s="3">
+        <v>53</v>
+      </c>
+      <c r="G7" t="s" s="3">
+        <v>54</v>
+      </c>
+      <c r="H7" t="s" s="3">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s" s="2">
+        <v>56</v>
+      </c>
+      <c r="B8" t="s" s="2">
+        <v>57</v>
+      </c>
+      <c r="C8" t="s" s="2">
+        <v>58</v>
+      </c>
+      <c r="D8" t="s" s="2">
+        <v>59</v>
+      </c>
+      <c r="E8" t="s" s="2">
+        <v>60</v>
+      </c>
+      <c r="F8" t="s" s="2">
+        <v>61</v>
+      </c>
+      <c r="G8" t="s" s="2">
+        <v>62</v>
+      </c>
+      <c r="H8" t="s" s="2">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="3">
+        <v>64</v>
+      </c>
+      <c r="B9" t="s" s="3">
+        <v>65</v>
+      </c>
+      <c r="C9" t="s" s="3">
+        <v>66</v>
+      </c>
+      <c r="D9" t="s" s="3">
+        <v>67</v>
+      </c>
+      <c r="E9" t="s" s="3">
+        <v>68</v>
+      </c>
+      <c r="F9" t="s" s="3">
+        <v>69</v>
+      </c>
+      <c r="G9" t="s" s="3">
+        <v>70</v>
+      </c>
+      <c r="H9" t="s" s="3">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="2">
+        <v>72</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>73</v>
+      </c>
+      <c r="C10" t="s" s="2">
+        <v>74</v>
+      </c>
+      <c r="D10" t="s" s="2">
+        <v>75</v>
+      </c>
+      <c r="E10" t="s" s="2">
+        <v>76</v>
+      </c>
+      <c r="F10" t="s" s="2">
+        <v>77</v>
+      </c>
+      <c r="G10" t="s" s="2">
+        <v>78</v>
+      </c>
+      <c r="H10" t="s" s="2">
+        <v>79</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:H2"/>
+  <autoFilter ref="A1:H10"/>
 </worksheet>
 </file>